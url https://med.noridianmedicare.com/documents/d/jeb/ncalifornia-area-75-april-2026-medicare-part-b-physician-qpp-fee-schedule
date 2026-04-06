--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,71 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\id04189\Documents\Fee Schedule Excel Formatting\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://noridianonline-my.sharepoint.com/personal/frank_gartner_noridian_com/Documents/Desktop/2026 JE Apr26 QPP Excel Files 2026 03 11 v2/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1821DF76-D24C-4B1E-A8BC-27C5CB8371FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="2" documentId="8_{1821DF76-D24C-4B1E-A8BC-27C5CB8371FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{1B31CEAB-CB73-40D3-AC88-A08A67A9F907}"/>
   <bookViews>
-    <workbookView xWindow="33585" yWindow="3225" windowWidth="21600" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="California, Area 75" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'California, Area 75'!$A$9:$F$26</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'California, Area 75'!$A$9:$F$31</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'California, Area 75'!$9:$9</definedName>
-    <definedName name="Untitled">'California, Area 75'!$A$9:$F$26</definedName>
+    <definedName name="Untitled">'California, Area 75'!$A$9:$F$31</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>Procedure Code</t>
   </si>
   <si>
     <t>Modifier</t>
   </si>
   <si>
     <t>Par Amount</t>
   </si>
   <si>
     <t>Non-Par Amount</t>
   </si>
   <si>
     <t>Limiting Charge Amount</t>
   </si>
   <si>
     <t>Q4418</t>
   </si>
   <si>
     <t>Q4419</t>
   </si>
   <si>
@@ -114,50 +114,65 @@
     <t>Q4440</t>
   </si>
   <si>
     <t>2026 Part B Medicare Physician QPP Fee Schedule</t>
   </si>
   <si>
     <t>California, Area 75</t>
   </si>
   <si>
     <t>Effective April 1, 2026</t>
   </si>
   <si>
     <t>Note:  Should you have landed here as a result of a search engine (or other) link, be advised that these files contain material that is copyrighted by the American Medcial Association. You are forbidden to download the files unless you read, agree to, and abide by the provisions of the copyright statement.</t>
   </si>
   <si>
     <t>All Current Procedural Terminology (CPT) codes and descriptors are copyrighted 2025 by the American Medical Association.</t>
   </si>
   <si>
     <t># - These amounts apply when service is performed in a facility setting.</t>
   </si>
   <si>
     <t>C - The payment for the technical component is capped at the OPPS amount.</t>
   </si>
   <si>
     <t xml:space="preserve">     Limiting charge applies to unassigned claims by non-participating providers.</t>
+  </si>
+  <si>
+    <t>A2040</t>
+  </si>
+  <si>
+    <t>A2041</t>
+  </si>
+  <si>
+    <t>A2042</t>
+  </si>
+  <si>
+    <t>A2043</t>
+  </si>
+  <si>
+    <t>A2045</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="7" formatCode="&quot;$&quot;#,##0.00_);\(&quot;$&quot;#,##0.00\)"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="0"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
       <name val="Arial"/>
@@ -358,117 +373,111 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="21">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="7" fontId="11" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="8" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="11" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Heading 1" xfId="1" builtinId="16"/>
     <cellStyle name="Heading 2" xfId="2" builtinId="17"/>
     <cellStyle name="Heading 3" xfId="3" builtinId="18"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -677,435 +686,515 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F26"/>
+  <dimension ref="A1:F31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="16" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="20.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.7109375" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="19.5" x14ac:dyDescent="0.25">
-      <c r="A1" s="4" t="s">
+      <c r="A1" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="B1" s="5"/>
-[...3 lines deleted...]
-      <c r="F1" s="8"/>
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="9"/>
+      <c r="E1" s="9"/>
+      <c r="F1" s="10"/>
     </row>
     <row r="2" spans="1:6" ht="16.5" x14ac:dyDescent="0.25">
-      <c r="A2" s="3" t="s">
+      <c r="A2" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="2"/>
-[...3 lines deleted...]
-      <c r="F2" s="9"/>
+      <c r="B2" s="12"/>
+      <c r="C2" s="12"/>
+      <c r="D2" s="12"/>
+      <c r="E2" s="12"/>
+      <c r="F2" s="13"/>
     </row>
     <row r="3" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A3" s="6" t="s">
+      <c r="A3" s="14" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="7"/>
-[...3 lines deleted...]
-      <c r="F3" s="10"/>
+      <c r="B3" s="15"/>
+      <c r="C3" s="15"/>
+      <c r="D3" s="15"/>
+      <c r="E3" s="15"/>
+      <c r="F3" s="16"/>
     </row>
     <row r="4" spans="1:6" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="11" t="s">
+      <c r="A4" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="B4" s="12"/>
-[...3 lines deleted...]
-      <c r="F4" s="12"/>
+      <c r="B4" s="18"/>
+      <c r="C4" s="18"/>
+      <c r="D4" s="18"/>
+      <c r="E4" s="18"/>
+      <c r="F4" s="18"/>
     </row>
     <row r="5" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="13" t="s">
+      <c r="A5" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="B5" s="14"/>
-[...3 lines deleted...]
-      <c r="F5" s="14"/>
+      <c r="B5" s="20"/>
+      <c r="C5" s="20"/>
+      <c r="D5" s="20"/>
+      <c r="E5" s="20"/>
+      <c r="F5" s="20"/>
     </row>
     <row r="6" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="15" t="s">
+      <c r="A6" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="B6" s="16"/>
-[...3 lines deleted...]
-      <c r="F6" s="16"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="7"/>
     </row>
     <row r="7" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="15" t="s">
+      <c r="A7" s="6" t="s">
         <v>29</v>
       </c>
-      <c r="B7" s="16"/>
-[...3 lines deleted...]
-      <c r="F7" s="16"/>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="7"/>
     </row>
     <row r="8" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="17" t="s">
+      <c r="A8" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="B8" s="18"/>
-[...3 lines deleted...]
-      <c r="F8" s="18"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="7"/>
     </row>
     <row r="9" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="21" t="s">
+      <c r="A9" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="21" t="s">
+      <c r="B9" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C9" s="21" t="s">
+      <c r="C9" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D9" s="22" t="s">
+      <c r="D9" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="E9" s="22" t="s">
+      <c r="E9" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="F9" s="22" t="s">
+      <c r="F9" s="5" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="19"/>
-      <c r="B10" s="19" t="s">
+      <c r="A10" s="2"/>
+      <c r="B10" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" s="2"/>
+      <c r="D10" s="3">
+        <v>140.16999999999999</v>
+      </c>
+      <c r="E10" s="3">
+        <v>133.16</v>
+      </c>
+      <c r="F10" s="3">
+        <v>153.13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="2"/>
+      <c r="B11" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" s="2"/>
+      <c r="D11" s="3">
+        <v>140.16999999999999</v>
+      </c>
+      <c r="E11" s="3">
+        <v>133.16</v>
+      </c>
+      <c r="F11" s="3">
+        <v>153.13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="2"/>
+      <c r="B12" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="C12" s="2"/>
+      <c r="D12" s="3">
+        <v>140.16999999999999</v>
+      </c>
+      <c r="E12" s="3">
+        <v>133.16</v>
+      </c>
+      <c r="F12" s="3">
+        <v>153.13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="2"/>
+      <c r="B13" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="C13" s="2"/>
+      <c r="D13" s="3">
+        <v>140.16999999999999</v>
+      </c>
+      <c r="E13" s="3">
+        <v>133.16</v>
+      </c>
+      <c r="F13" s="3">
+        <v>153.13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="2"/>
+      <c r="B14" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" s="2"/>
+      <c r="D14" s="3">
+        <v>140.16999999999999</v>
+      </c>
+      <c r="E14" s="3">
+        <v>133.16</v>
+      </c>
+      <c r="F14" s="3">
+        <v>153.13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="2"/>
+      <c r="B15" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="19"/>
-[...12 lines deleted...]
-      <c r="B11" s="19" t="s">
+      <c r="C15" s="2"/>
+      <c r="D15" s="3">
+        <v>140.16999999999999</v>
+      </c>
+      <c r="E15" s="3">
+        <v>133.16</v>
+      </c>
+      <c r="F15" s="3">
+        <v>153.13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="2"/>
+      <c r="B16" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="C11" s="19"/>
-[...12 lines deleted...]
-      <c r="B12" s="19" t="s">
+      <c r="C16" s="2"/>
+      <c r="D16" s="3">
+        <v>140.16999999999999</v>
+      </c>
+      <c r="E16" s="3">
+        <v>133.16</v>
+      </c>
+      <c r="F16" s="3">
+        <v>153.13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="2"/>
+      <c r="B17" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="19"/>
-[...12 lines deleted...]
-      <c r="B13" s="19" t="s">
+      <c r="C17" s="2"/>
+      <c r="D17" s="3">
+        <v>140.16999999999999</v>
+      </c>
+      <c r="E17" s="3">
+        <v>133.16</v>
+      </c>
+      <c r="F17" s="3">
+        <v>153.13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="2"/>
+      <c r="B18" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="C13" s="19"/>
-[...12 lines deleted...]
-      <c r="B14" s="19" t="s">
+      <c r="C18" s="2"/>
+      <c r="D18" s="3">
+        <v>140.16999999999999</v>
+      </c>
+      <c r="E18" s="3">
+        <v>133.16</v>
+      </c>
+      <c r="F18" s="3">
+        <v>153.13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="2"/>
+      <c r="B19" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="C14" s="19"/>
-[...12 lines deleted...]
-      <c r="B15" s="19" t="s">
+      <c r="C19" s="2"/>
+      <c r="D19" s="3">
+        <v>140.16999999999999</v>
+      </c>
+      <c r="E19" s="3">
+        <v>133.16</v>
+      </c>
+      <c r="F19" s="3">
+        <v>153.13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="2"/>
+      <c r="B20" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="C15" s="19"/>
-[...12 lines deleted...]
-      <c r="B16" s="19" t="s">
+      <c r="C20" s="2"/>
+      <c r="D20" s="3">
+        <v>140.16999999999999</v>
+      </c>
+      <c r="E20" s="3">
+        <v>133.16</v>
+      </c>
+      <c r="F20" s="3">
+        <v>153.13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="2"/>
+      <c r="B21" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="C16" s="19"/>
-[...12 lines deleted...]
-      <c r="B17" s="19" t="s">
+      <c r="C21" s="2"/>
+      <c r="D21" s="3">
+        <v>140.16999999999999</v>
+      </c>
+      <c r="E21" s="3">
+        <v>133.16</v>
+      </c>
+      <c r="F21" s="3">
+        <v>153.13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="2"/>
+      <c r="B22" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="C17" s="19"/>
-[...12 lines deleted...]
-      <c r="B18" s="19" t="s">
+      <c r="C22" s="2"/>
+      <c r="D22" s="3">
+        <v>140.16999999999999</v>
+      </c>
+      <c r="E22" s="3">
+        <v>133.16</v>
+      </c>
+      <c r="F22" s="3">
+        <v>153.13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="2"/>
+      <c r="B23" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="C18" s="19"/>
-[...12 lines deleted...]
-      <c r="B19" s="19" t="s">
+      <c r="C23" s="2"/>
+      <c r="D23" s="3">
+        <v>140.16999999999999</v>
+      </c>
+      <c r="E23" s="3">
+        <v>133.16</v>
+      </c>
+      <c r="F23" s="3">
+        <v>153.13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="2"/>
+      <c r="B24" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="C19" s="19"/>
-[...12 lines deleted...]
-      <c r="B20" s="19" t="s">
+      <c r="C24" s="2"/>
+      <c r="D24" s="3">
+        <v>140.16999999999999</v>
+      </c>
+      <c r="E24" s="3">
+        <v>133.16</v>
+      </c>
+      <c r="F24" s="3">
+        <v>153.13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="2"/>
+      <c r="B25" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C20" s="19"/>
-[...12 lines deleted...]
-      <c r="B21" s="19" t="s">
+      <c r="C25" s="2"/>
+      <c r="D25" s="3">
+        <v>140.16999999999999</v>
+      </c>
+      <c r="E25" s="3">
+        <v>133.16</v>
+      </c>
+      <c r="F25" s="3">
+        <v>153.13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="2"/>
+      <c r="B26" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="C21" s="19"/>
-[...12 lines deleted...]
-      <c r="B22" s="19" t="s">
+      <c r="C26" s="2"/>
+      <c r="D26" s="3">
+        <v>140.16999999999999</v>
+      </c>
+      <c r="E26" s="3">
+        <v>133.16</v>
+      </c>
+      <c r="F26" s="3">
+        <v>153.13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A27" s="2"/>
+      <c r="B27" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="C22" s="19"/>
-[...12 lines deleted...]
-      <c r="B23" s="19" t="s">
+      <c r="C27" s="2"/>
+      <c r="D27" s="3">
+        <v>140.16999999999999</v>
+      </c>
+      <c r="E27" s="3">
+        <v>133.16</v>
+      </c>
+      <c r="F27" s="3">
+        <v>153.13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A28" s="2"/>
+      <c r="B28" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="C23" s="19"/>
-[...12 lines deleted...]
-      <c r="B24" s="19" t="s">
+      <c r="C28" s="2"/>
+      <c r="D28" s="3">
+        <v>140.16999999999999</v>
+      </c>
+      <c r="E28" s="3">
+        <v>133.16</v>
+      </c>
+      <c r="F28" s="3">
+        <v>153.13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A29" s="2"/>
+      <c r="B29" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="C24" s="19"/>
-[...12 lines deleted...]
-      <c r="B25" s="19" t="s">
+      <c r="C29" s="2"/>
+      <c r="D29" s="3">
+        <v>140.16999999999999</v>
+      </c>
+      <c r="E29" s="3">
+        <v>133.16</v>
+      </c>
+      <c r="F29" s="3">
+        <v>153.13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A30" s="2"/>
+      <c r="B30" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="C25" s="19"/>
-[...12 lines deleted...]
-      <c r="B26" s="19" t="s">
+      <c r="C30" s="2"/>
+      <c r="D30" s="3">
+        <v>140.16999999999999</v>
+      </c>
+      <c r="E30" s="3">
+        <v>133.16</v>
+      </c>
+      <c r="F30" s="3">
+        <v>153.13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A31" s="2"/>
+      <c r="B31" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="C26" s="19"/>
-[...6 lines deleted...]
-      <c r="F26" s="20">
+      <c r="C31" s="2"/>
+      <c r="D31" s="3">
+        <v>140.16999999999999</v>
+      </c>
+      <c r="E31" s="3">
+        <v>133.16</v>
+      </c>
+      <c r="F31" s="3">
         <v>153.13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A6:F6"/>
   </mergeCells>
   <printOptions headings="1" gridLines="1"/>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>