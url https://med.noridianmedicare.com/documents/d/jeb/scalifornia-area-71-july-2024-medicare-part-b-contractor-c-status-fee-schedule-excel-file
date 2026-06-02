--- v0 (2026-04-23)
+++ v1 (2026-06-02)
@@ -4,88 +4,91 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\Departments\System Support\Functional Areas\Pricing\Pricing - B\Web Updates\Status C MPFS Disclosures\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D5F7A8B7-9894-4D63-A95C-D4188646927B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{3903728F-FBEB-483A-A9E6-E680108D352A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3615" yWindow="3855" windowWidth="13980" windowHeight="10620" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="510" yWindow="4620" windowWidth="14220" windowHeight="9045" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="California, Area 71" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'California, Area 71'!$A$9:$F$33</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'California, Area 71'!$A$9:$F$34</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'California, Area 71'!$9:$9</definedName>
-    <definedName name="Untitled">'California, Area 71'!$A$9:$F$33</definedName>
+    <definedName name="Untitled">'California, Area 71'!$A$9:$F$34</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="34">
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>Procedure Code</t>
   </si>
   <si>
     <t>Modifier</t>
   </si>
   <si>
     <t>Par Amount</t>
   </si>
   <si>
     <t>Non-Par Amount</t>
   </si>
   <si>
     <t>Limiting Charge Amount</t>
   </si>
   <si>
     <t>0869T</t>
+  </si>
+  <si>
+    <t>0870T</t>
   </si>
   <si>
     <t>0871T</t>
   </si>
   <si>
     <t>0875T</t>
   </si>
   <si>
     <t xml:space="preserve">  #</t>
   </si>
   <si>
     <t>0880T</t>
   </si>
   <si>
     <t>0882T</t>
   </si>
   <si>
     <t>0883T</t>
   </si>
   <si>
     <t>0888T</t>
   </si>
   <si>
     <t>0889T</t>
   </si>
@@ -689,563 +692,579 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F33"/>
+  <dimension ref="A1:F34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="16" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="20.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.7109375" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="8"/>
     </row>
     <row r="2" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="9"/>
     </row>
     <row r="3" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="10"/>
     </row>
     <row r="4" spans="1:6" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
       <c r="F4" s="12"/>
     </row>
     <row r="5" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="13" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B5" s="14"/>
       <c r="C5" s="14"/>
       <c r="D5" s="14"/>
       <c r="E5" s="14"/>
       <c r="F5" s="14"/>
     </row>
     <row r="6" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6" s="16"/>
       <c r="C6" s="16"/>
       <c r="D6" s="16"/>
       <c r="E6" s="16"/>
       <c r="F6" s="16"/>
     </row>
     <row r="7" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="15" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B7" s="16"/>
       <c r="C7" s="16"/>
       <c r="D7" s="16"/>
       <c r="E7" s="16"/>
       <c r="F7" s="16"/>
     </row>
     <row r="8" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="18"/>
     </row>
     <row r="9" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="21" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="22" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="22" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="19"/>
       <c r="B10" s="19" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="19"/>
       <c r="D10" s="20">
         <v>392.28</v>
       </c>
       <c r="E10" s="20">
         <v>372.67</v>
       </c>
       <c r="F10" s="20">
         <v>428.57</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="19"/>
       <c r="B11" s="19" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="19"/>
       <c r="D11" s="20">
-        <v>368.65</v>
+        <v>380.59</v>
       </c>
       <c r="E11" s="20">
-        <v>350.22</v>
+        <v>361.56</v>
       </c>
       <c r="F11" s="20">
-        <v>402.75</v>
+        <v>415.79</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="19"/>
       <c r="B12" s="19" t="s">
         <v>8</v>
       </c>
       <c r="C12" s="19"/>
       <c r="D12" s="20">
-        <v>47.64</v>
+        <v>368.65</v>
       </c>
       <c r="E12" s="20">
-        <v>45.26</v>
+        <v>350.22</v>
       </c>
       <c r="F12" s="20">
-        <v>52.05</v>
+        <v>402.75</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="19" t="s">
+      <c r="A13" s="19"/>
+      <c r="B13" s="19" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="C13" s="19"/>
       <c r="D13" s="20">
-        <v>29.09</v>
+        <v>47.64</v>
       </c>
       <c r="E13" s="20">
-        <v>27.64</v>
+        <v>45.26</v>
       </c>
       <c r="F13" s="20">
-        <v>31.79</v>
+        <v>52.05</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="19"/>
+      <c r="A14" s="19" t="s">
+        <v>10</v>
+      </c>
       <c r="B14" s="19" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="C14" s="19"/>
       <c r="D14" s="20">
-        <v>37.36</v>
+        <v>29.09</v>
       </c>
       <c r="E14" s="20">
-        <v>35.49</v>
+        <v>27.64</v>
       </c>
       <c r="F14" s="20">
-        <v>40.81</v>
+        <v>31.79</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="19"/>
       <c r="B15" s="19" t="s">
         <v>11</v>
       </c>
       <c r="C15" s="19"/>
       <c r="D15" s="20">
-        <v>48.93</v>
+        <v>37.36</v>
       </c>
       <c r="E15" s="20">
-        <v>46.48</v>
+        <v>35.49</v>
       </c>
       <c r="F15" s="20">
-        <v>53.45</v>
+        <v>40.81</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A16" s="19"/>
       <c r="B16" s="19" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C16" s="19"/>
       <c r="D16" s="20">
-        <v>38.74</v>
+        <v>48.93</v>
       </c>
       <c r="E16" s="20">
-        <v>36.799999999999997</v>
+        <v>46.48</v>
       </c>
       <c r="F16" s="20">
-        <v>42.32</v>
+        <v>53.45</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="19"/>
+      <c r="A17" s="19" t="s">
+        <v>10</v>
+      </c>
       <c r="B17" s="19" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="19"/>
       <c r="D17" s="20">
-        <v>48.93</v>
+        <v>38.74</v>
       </c>
       <c r="E17" s="20">
-        <v>46.48</v>
+        <v>36.799999999999997</v>
       </c>
       <c r="F17" s="20">
-        <v>53.45</v>
+        <v>42.32</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A18" s="19"/>
       <c r="B18" s="19" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="C18" s="19"/>
       <c r="D18" s="20">
-        <v>38.74</v>
+        <v>48.93</v>
       </c>
       <c r="E18" s="20">
-        <v>36.799999999999997</v>
+        <v>46.48</v>
       </c>
       <c r="F18" s="20">
-        <v>42.32</v>
+        <v>53.45</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="19"/>
+      <c r="A19" s="19" t="s">
+        <v>10</v>
+      </c>
       <c r="B19" s="19" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="19"/>
       <c r="D19" s="20">
-        <v>5500.3</v>
+        <v>38.74</v>
       </c>
       <c r="E19" s="20">
-        <v>5225.29</v>
+        <v>36.799999999999997</v>
       </c>
       <c r="F19" s="20">
-        <v>6009.08</v>
+        <v>42.32</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A20" s="19"/>
       <c r="B20" s="19" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C20" s="19"/>
       <c r="D20" s="20">
-        <v>1325.69</v>
+        <v>5500.3</v>
       </c>
       <c r="E20" s="20">
-        <v>1259.4100000000001</v>
+        <v>5225.29</v>
       </c>
       <c r="F20" s="20">
-        <v>1448.32</v>
+        <v>6009.08</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="19"/>
+      <c r="A21" s="19" t="s">
+        <v>10</v>
+      </c>
       <c r="B21" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C21" s="19"/>
       <c r="D21" s="20">
-        <v>484.55</v>
+        <v>1325.69</v>
       </c>
       <c r="E21" s="20">
-        <v>460.32</v>
+        <v>1259.4100000000001</v>
       </c>
       <c r="F21" s="20">
-        <v>529.37</v>
+        <v>1448.32</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A22" s="19"/>
       <c r="B22" s="19" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="19"/>
       <c r="D22" s="20">
-        <v>1981.24</v>
+        <v>484.55</v>
       </c>
       <c r="E22" s="20">
-        <v>1882.18</v>
+        <v>460.32</v>
       </c>
       <c r="F22" s="20">
-        <v>2164.5100000000002</v>
+        <v>529.37</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="19"/>
       <c r="B23" s="19" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="19"/>
       <c r="D23" s="20">
-        <v>1953.36</v>
+        <v>1981.24</v>
       </c>
       <c r="E23" s="20">
-        <v>1855.69</v>
+        <v>1882.18</v>
       </c>
       <c r="F23" s="20">
-        <v>2134.04</v>
+        <v>2164.5100000000002</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="19"/>
       <c r="B24" s="19" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="19"/>
       <c r="D24" s="20">
-        <v>1990.49</v>
+        <v>1953.36</v>
       </c>
       <c r="E24" s="20">
-        <v>1890.97</v>
+        <v>1855.69</v>
       </c>
       <c r="F24" s="20">
-        <v>2174.62</v>
+        <v>2134.04</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="19"/>
       <c r="B25" s="19" t="s">
         <v>18</v>
       </c>
       <c r="C25" s="19"/>
       <c r="D25" s="20">
-        <v>365.37</v>
+        <v>1990.49</v>
       </c>
       <c r="E25" s="20">
-        <v>347.1</v>
+        <v>1890.97</v>
       </c>
       <c r="F25" s="20">
-        <v>399.17</v>
+        <v>2174.62</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="19"/>
       <c r="B26" s="19" t="s">
         <v>19</v>
       </c>
       <c r="C26" s="19"/>
       <c r="D26" s="20">
         <v>365.37</v>
       </c>
       <c r="E26" s="20">
         <v>347.1</v>
       </c>
       <c r="F26" s="20">
         <v>399.17</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="19"/>
       <c r="B27" s="19" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="19"/>
       <c r="D27" s="20">
         <v>365.37</v>
       </c>
       <c r="E27" s="20">
         <v>347.1</v>
       </c>
       <c r="F27" s="20">
         <v>399.17</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="19"/>
       <c r="B28" s="19" t="s">
         <v>21</v>
       </c>
       <c r="C28" s="19"/>
       <c r="D28" s="20">
-        <v>511.81</v>
+        <v>365.37</v>
       </c>
       <c r="E28" s="20">
-        <v>486.22</v>
+        <v>347.1</v>
       </c>
       <c r="F28" s="20">
-        <v>559.15</v>
+        <v>399.17</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="19"/>
       <c r="B29" s="19" t="s">
-        <v>21</v>
-[...1 lines deleted...]
-      <c r="C29" s="19" t="s">
         <v>22</v>
       </c>
+      <c r="C29" s="19"/>
       <c r="D29" s="20">
-        <v>459.41</v>
+        <v>511.81</v>
       </c>
       <c r="E29" s="20">
-        <v>436.44</v>
+        <v>486.22</v>
       </c>
       <c r="F29" s="20">
-        <v>501.91</v>
+        <v>559.15</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="19"/>
       <c r="B30" s="19" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C30" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D30" s="20">
-        <v>52.4</v>
+        <v>459.41</v>
       </c>
       <c r="E30" s="20">
-        <v>49.78</v>
+        <v>436.44</v>
       </c>
       <c r="F30" s="20">
-        <v>57.25</v>
+        <v>501.91</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="19"/>
       <c r="B31" s="19" t="s">
+        <v>22</v>
+      </c>
+      <c r="C31" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="C31" s="19"/>
       <c r="D31" s="20">
-        <v>940.42</v>
+        <v>52.4</v>
       </c>
       <c r="E31" s="20">
-        <v>893.4</v>
+        <v>49.78</v>
       </c>
       <c r="F31" s="20">
-        <v>1027.4100000000001</v>
+        <v>57.25</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="19"/>
       <c r="B32" s="19" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="C32" s="19"/>
       <c r="D32" s="20">
-        <v>905.07</v>
+        <v>940.42</v>
       </c>
       <c r="E32" s="20">
-        <v>859.82</v>
+        <v>893.4</v>
       </c>
       <c r="F32" s="20">
-        <v>988.79</v>
+        <v>1027.4100000000001</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="19"/>
       <c r="B33" s="19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C33" s="19" t="s">
         <v>23</v>
       </c>
       <c r="D33" s="20">
+        <v>905.07</v>
+      </c>
+      <c r="E33" s="20">
+        <v>859.82</v>
+      </c>
+      <c r="F33" s="20">
+        <v>988.79</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="19"/>
+      <c r="B34" s="19" t="s">
+        <v>25</v>
+      </c>
+      <c r="C34" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="D34" s="20">
         <v>35.340000000000003</v>
       </c>
-      <c r="E33" s="20">
+      <c r="E34" s="20">
         <v>33.57</v>
       </c>
-      <c r="F33" s="20">
+      <c r="F34" s="20">
         <v>38.61</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A6:F6"/>
   </mergeCells>
   <printOptions headings="1" gridLines="1"/>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>