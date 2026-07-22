--- v1 (2026-06-02)
+++ v2 (2026-07-22)
@@ -1,103 +1,109 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\Departments\System Support\Functional Areas\Pricing\Pricing - B\Web Updates\Status C MPFS Disclosures\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{3903728F-FBEB-483A-A9E6-E680108D352A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{16525399-C86B-42D0-8B73-E6889374F70D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="510" yWindow="4620" windowWidth="14220" windowHeight="9045" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="330" yWindow="2205" windowWidth="13890" windowHeight="10185" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="California, Area 71" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'California, Area 71'!$A$9:$F$34</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'California, Area 71'!$A$9:$F$37</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'California, Area 71'!$9:$9</definedName>
-    <definedName name="Untitled">'California, Area 71'!$A$9:$F$34</definedName>
+    <definedName name="Untitled">'California, Area 71'!$A$9:$F$37</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="47" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="51" uniqueCount="36">
   <si>
     <t>Note</t>
   </si>
   <si>
     <t>Procedure Code</t>
   </si>
   <si>
     <t>Modifier</t>
   </si>
   <si>
     <t>Par Amount</t>
   </si>
   <si>
     <t>Non-Par Amount</t>
   </si>
   <si>
     <t>Limiting Charge Amount</t>
   </si>
   <si>
+    <t>0867T</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  #</t>
+  </si>
+  <si>
     <t>0869T</t>
   </si>
   <si>
     <t>0870T</t>
   </si>
   <si>
     <t>0871T</t>
   </si>
   <si>
+    <t>0874T</t>
+  </si>
+  <si>
     <t>0875T</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">  #</t>
   </si>
   <si>
     <t>0880T</t>
   </si>
   <si>
     <t>0882T</t>
   </si>
   <si>
     <t>0883T</t>
   </si>
   <si>
     <t>0888T</t>
   </si>
   <si>
     <t>0889T</t>
   </si>
   <si>
     <t>0890T</t>
   </si>
   <si>
     <t>0891T</t>
   </si>
   <si>
     <t>0892T</t>
   </si>
@@ -692,579 +698,629 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:F34"/>
+  <dimension ref="A1:F37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="16" style="1" customWidth="1"/>
     <col min="3" max="3" width="8.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="20.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="25.7109375" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="19.5" x14ac:dyDescent="0.25">
       <c r="A1" s="4" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B1" s="5"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="8"/>
     </row>
     <row r="2" spans="1:6" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="9"/>
     </row>
     <row r="3" spans="1:6" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B3" s="7"/>
       <c r="C3" s="7"/>
       <c r="D3" s="7"/>
       <c r="E3" s="7"/>
       <c r="F3" s="10"/>
     </row>
     <row r="4" spans="1:6" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B4" s="12"/>
       <c r="C4" s="12"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
       <c r="F4" s="12"/>
     </row>
     <row r="5" spans="1:6" ht="30" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="13" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B5" s="14"/>
       <c r="C5" s="14"/>
       <c r="D5" s="14"/>
       <c r="E5" s="14"/>
       <c r="F5" s="14"/>
     </row>
     <row r="6" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="15" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B6" s="16"/>
       <c r="C6" s="16"/>
       <c r="D6" s="16"/>
       <c r="E6" s="16"/>
       <c r="F6" s="16"/>
     </row>
     <row r="7" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="15" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B7" s="16"/>
       <c r="C7" s="16"/>
       <c r="D7" s="16"/>
       <c r="E7" s="16"/>
       <c r="F7" s="16"/>
     </row>
     <row r="8" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="17" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B8" s="18"/>
       <c r="C8" s="18"/>
       <c r="D8" s="18"/>
       <c r="E8" s="18"/>
       <c r="F8" s="18"/>
     </row>
     <row r="9" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="21" t="s">
         <v>0</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="21" t="s">
         <v>2</v>
       </c>
       <c r="D9" s="22" t="s">
         <v>3</v>
       </c>
       <c r="E9" s="22" t="s">
         <v>4</v>
       </c>
       <c r="F9" s="22" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="19"/>
       <c r="B10" s="19" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="19"/>
       <c r="D10" s="20">
-        <v>392.28</v>
+        <v>1492.93</v>
       </c>
       <c r="E10" s="20">
-        <v>372.67</v>
+        <v>1418.28</v>
       </c>
       <c r="F10" s="20">
-        <v>428.57</v>
+        <v>1631.02</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="19"/>
+      <c r="A11" s="19" t="s">
+        <v>7</v>
+      </c>
       <c r="B11" s="19" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="C11" s="19"/>
       <c r="D11" s="20">
-        <v>380.59</v>
+        <v>357.04</v>
       </c>
       <c r="E11" s="20">
-        <v>361.56</v>
+        <v>339.19</v>
       </c>
       <c r="F11" s="20">
-        <v>415.79</v>
+        <v>390.07</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="19"/>
       <c r="B12" s="19" t="s">
         <v>8</v>
       </c>
       <c r="C12" s="19"/>
       <c r="D12" s="20">
-        <v>368.65</v>
+        <v>392.28</v>
       </c>
       <c r="E12" s="20">
-        <v>350.22</v>
+        <v>372.67</v>
       </c>
       <c r="F12" s="20">
-        <v>402.75</v>
+        <v>428.57</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="19"/>
       <c r="B13" s="19" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="19"/>
       <c r="D13" s="20">
-        <v>47.64</v>
+        <v>380.59</v>
       </c>
       <c r="E13" s="20">
-        <v>45.26</v>
+        <v>361.56</v>
       </c>
       <c r="F13" s="20">
-        <v>52.05</v>
+        <v>415.79</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="19" t="s">
+      <c r="A14" s="19"/>
+      <c r="B14" s="19" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="C14" s="19"/>
       <c r="D14" s="20">
-        <v>29.09</v>
+        <v>368.65</v>
       </c>
       <c r="E14" s="20">
-        <v>27.64</v>
+        <v>350.22</v>
       </c>
       <c r="F14" s="20">
-        <v>31.79</v>
+        <v>402.75</v>
       </c>
     </row>
     <row r="15" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="19"/>
       <c r="B15" s="19" t="s">
         <v>11</v>
       </c>
       <c r="C15" s="19"/>
       <c r="D15" s="20">
-        <v>37.36</v>
+        <v>295.22000000000003</v>
       </c>
       <c r="E15" s="20">
-        <v>35.49</v>
+        <v>280.45999999999998</v>
       </c>
       <c r="F15" s="20">
-        <v>40.81</v>
+        <v>322.52999999999997</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="19"/>
       <c r="B16" s="19" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="19"/>
       <c r="D16" s="20">
-        <v>48.93</v>
+        <v>47.64</v>
       </c>
       <c r="E16" s="20">
-        <v>46.48</v>
+        <v>45.26</v>
       </c>
       <c r="F16" s="20">
-        <v>53.45</v>
+        <v>52.05</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="19" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="B17" s="19" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="19"/>
       <c r="D17" s="20">
-        <v>38.74</v>
+        <v>29.09</v>
       </c>
       <c r="E17" s="20">
-        <v>36.799999999999997</v>
+        <v>27.64</v>
       </c>
       <c r="F17" s="20">
-        <v>42.32</v>
+        <v>31.79</v>
       </c>
     </row>
     <row r="18" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="19"/>
       <c r="B18" s="19" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="19"/>
       <c r="D18" s="20">
-        <v>48.93</v>
+        <v>37.36</v>
       </c>
       <c r="E18" s="20">
-        <v>46.48</v>
+        <v>35.49</v>
       </c>
       <c r="F18" s="20">
-        <v>53.45</v>
+        <v>40.81</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A19" s="19"/>
       <c r="B19" s="19" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C19" s="19"/>
       <c r="D19" s="20">
-        <v>38.74</v>
+        <v>48.93</v>
       </c>
       <c r="E19" s="20">
-        <v>36.799999999999997</v>
+        <v>46.48</v>
       </c>
       <c r="F19" s="20">
-        <v>42.32</v>
+        <v>53.45</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="19"/>
+      <c r="A20" s="19" t="s">
+        <v>7</v>
+      </c>
       <c r="B20" s="19" t="s">
         <v>14</v>
       </c>
       <c r="C20" s="19"/>
       <c r="D20" s="20">
-        <v>5500.3</v>
+        <v>38.74</v>
       </c>
       <c r="E20" s="20">
-        <v>5225.29</v>
+        <v>36.799999999999997</v>
       </c>
       <c r="F20" s="20">
-        <v>6009.08</v>
+        <v>42.32</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="A21" s="19"/>
       <c r="B21" s="19" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C21" s="19"/>
       <c r="D21" s="20">
-        <v>1325.69</v>
+        <v>48.93</v>
       </c>
       <c r="E21" s="20">
-        <v>1259.4100000000001</v>
+        <v>46.48</v>
       </c>
       <c r="F21" s="20">
-        <v>1448.32</v>
+        <v>53.45</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="19"/>
+      <c r="A22" s="19" t="s">
+        <v>7</v>
+      </c>
       <c r="B22" s="19" t="s">
         <v>15</v>
       </c>
       <c r="C22" s="19"/>
       <c r="D22" s="20">
-        <v>484.55</v>
+        <v>38.74</v>
       </c>
       <c r="E22" s="20">
-        <v>460.32</v>
+        <v>36.799999999999997</v>
       </c>
       <c r="F22" s="20">
-        <v>529.37</v>
+        <v>42.32</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A23" s="19"/>
       <c r="B23" s="19" t="s">
         <v>16</v>
       </c>
       <c r="C23" s="19"/>
       <c r="D23" s="20">
-        <v>1981.24</v>
+        <v>5500.3</v>
       </c>
       <c r="E23" s="20">
-        <v>1882.18</v>
+        <v>5225.29</v>
       </c>
       <c r="F23" s="20">
-        <v>2164.5100000000002</v>
+        <v>6009.08</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="19"/>
+      <c r="A24" s="19" t="s">
+        <v>7</v>
+      </c>
       <c r="B24" s="19" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="C24" s="19"/>
       <c r="D24" s="20">
-        <v>1953.36</v>
+        <v>1325.69</v>
       </c>
       <c r="E24" s="20">
-        <v>1855.69</v>
+        <v>1259.4100000000001</v>
       </c>
       <c r="F24" s="20">
-        <v>2134.04</v>
+        <v>1448.32</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="19"/>
       <c r="B25" s="19" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="C25" s="19"/>
       <c r="D25" s="20">
-        <v>1990.49</v>
+        <v>484.55</v>
       </c>
       <c r="E25" s="20">
-        <v>1890.97</v>
+        <v>460.32</v>
       </c>
       <c r="F25" s="20">
-        <v>2174.62</v>
+        <v>529.37</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A26" s="19"/>
       <c r="B26" s="19" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="C26" s="19"/>
       <c r="D26" s="20">
-        <v>365.37</v>
+        <v>1981.24</v>
       </c>
       <c r="E26" s="20">
-        <v>347.1</v>
+        <v>1882.18</v>
       </c>
       <c r="F26" s="20">
-        <v>399.17</v>
+        <v>2164.5100000000002</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A27" s="19"/>
       <c r="B27" s="19" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="C27" s="19"/>
       <c r="D27" s="20">
-        <v>365.37</v>
+        <v>1953.36</v>
       </c>
       <c r="E27" s="20">
-        <v>347.1</v>
+        <v>1855.69</v>
       </c>
       <c r="F27" s="20">
-        <v>399.17</v>
+        <v>2134.04</v>
       </c>
     </row>
     <row r="28" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A28" s="19"/>
       <c r="B28" s="19" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C28" s="19"/>
       <c r="D28" s="20">
-        <v>365.37</v>
+        <v>1990.49</v>
       </c>
       <c r="E28" s="20">
-        <v>347.1</v>
+        <v>1890.97</v>
       </c>
       <c r="F28" s="20">
-        <v>399.17</v>
+        <v>2174.62</v>
       </c>
     </row>
     <row r="29" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A29" s="19"/>
       <c r="B29" s="19" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C29" s="19"/>
       <c r="D29" s="20">
-        <v>511.81</v>
+        <v>365.37</v>
       </c>
       <c r="E29" s="20">
-        <v>486.22</v>
+        <v>347.1</v>
       </c>
       <c r="F29" s="20">
-        <v>559.15</v>
+        <v>399.17</v>
       </c>
     </row>
     <row r="30" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="19"/>
       <c r="B30" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="C30" s="19" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="C30" s="19"/>
       <c r="D30" s="20">
-        <v>459.41</v>
+        <v>365.37</v>
       </c>
       <c r="E30" s="20">
-        <v>436.44</v>
+        <v>347.1</v>
       </c>
       <c r="F30" s="20">
-        <v>501.91</v>
+        <v>399.17</v>
       </c>
     </row>
     <row r="31" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A31" s="19"/>
       <c r="B31" s="19" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="C31" s="19"/>
       <c r="D31" s="20">
-        <v>52.4</v>
+        <v>365.37</v>
       </c>
       <c r="E31" s="20">
-        <v>49.78</v>
+        <v>347.1</v>
       </c>
       <c r="F31" s="20">
-        <v>57.25</v>
+        <v>399.17</v>
       </c>
     </row>
     <row r="32" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A32" s="19"/>
       <c r="B32" s="19" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C32" s="19"/>
       <c r="D32" s="20">
-        <v>940.42</v>
+        <v>511.81</v>
       </c>
       <c r="E32" s="20">
-        <v>893.4</v>
+        <v>486.22</v>
       </c>
       <c r="F32" s="20">
-        <v>1027.4100000000001</v>
+        <v>559.15</v>
       </c>
     </row>
     <row r="33" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A33" s="19"/>
       <c r="B33" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="C33" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="C33" s="19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D33" s="20">
-        <v>905.07</v>
+        <v>459.41</v>
       </c>
       <c r="E33" s="20">
-        <v>859.82</v>
+        <v>436.44</v>
       </c>
       <c r="F33" s="20">
-        <v>988.79</v>
+        <v>501.91</v>
       </c>
     </row>
     <row r="34" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A34" s="19"/>
       <c r="B34" s="19" t="s">
+        <v>24</v>
+      </c>
+      <c r="C34" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="D34" s="20">
+        <v>52.4</v>
+      </c>
+      <c r="E34" s="20">
+        <v>49.78</v>
+      </c>
+      <c r="F34" s="20">
+        <v>57.25</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="19"/>
+      <c r="B35" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="C35" s="19"/>
+      <c r="D35" s="20">
+        <v>940.42</v>
+      </c>
+      <c r="E35" s="20">
+        <v>893.4</v>
+      </c>
+      <c r="F35" s="20">
+        <v>1027.4100000000001</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="19"/>
+      <c r="B36" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="C36" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="C34" s="19" t="s">
-[...2 lines deleted...]
-      <c r="D34" s="20">
+      <c r="D36" s="20">
+        <v>905.07</v>
+      </c>
+      <c r="E36" s="20">
+        <v>859.82</v>
+      </c>
+      <c r="F36" s="20">
+        <v>988.79</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="19"/>
+      <c r="B37" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="C37" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="D37" s="20">
         <v>35.340000000000003</v>
       </c>
-      <c r="E34" s="20">
+      <c r="E37" s="20">
         <v>33.57</v>
       </c>
-      <c r="F34" s="20">
+      <c r="F37" s="20">
         <v>38.61</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A8:F8"/>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A6:F6"/>
   </mergeCells>
   <printOptions headings="1" gridLines="1"/>
   <pageMargins left="0.5" right="0.5" top="0.5" bottom="0.5" header="0.5" footer="0.5"/>
   <pageSetup orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>