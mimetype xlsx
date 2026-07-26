--- v0 (2026-07-04)
+++ v1 (2026-07-26)
@@ -5,53 +5,53 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\norad\nhs\Shared\Departments\System Support\Functional Areas\Pricing\Pricing - B\Web Updates\ASC Disclosures\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F2B102E4-C162-4AEE-B3A9-E92F81616973}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B69F22EE-5745-421C-9A25-D1014FD94C78}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="29970" yWindow="1170" windowWidth="25440" windowHeight="14850" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="30585" yWindow="1995" windowWidth="26370" windowHeight="11295" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Washington, CBSA 38900" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Washington, CBSA 38900'!$1:$6</definedName>
     <definedName name="Untitled">'Washington, CBSA 38900'!$A$7:$J$10</definedName>
   </definedNames>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22" uniqueCount="21">
   <si>
     <t>HCPCS / CPT CODE</t>
   </si>
   <si>
     <t>MODIFIER</t>
   </si>
   <si>
     <t>PROCEDURE INDICATOR</t>
   </si>
   <si>
     <t>AMOUNT</t>
@@ -822,66 +822,66 @@
       <c r="F8" s="20">
         <v>0</v>
       </c>
       <c r="G8" s="20">
         <v>0</v>
       </c>
       <c r="H8" s="20">
         <v>0</v>
       </c>
       <c r="I8" s="20">
         <v>0</v>
       </c>
       <c r="J8" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:10" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="19" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="19"/>
       <c r="C9" s="19" t="s">
         <v>13</v>
       </c>
       <c r="D9" s="20">
-        <v>3760.69</v>
+        <v>3759.42</v>
       </c>
       <c r="E9" s="20">
-        <v>2909.11</v>
+        <v>2901.69</v>
       </c>
       <c r="F9" s="20">
-        <v>2051.38</v>
+        <v>2043.95</v>
       </c>
       <c r="G9" s="20">
-        <v>7909.74</v>
+        <v>3755.25</v>
       </c>
       <c r="H9" s="20">
-        <v>2868.09</v>
+        <v>2897.52</v>
       </c>
       <c r="I9" s="20">
-        <v>2010.36</v>
+        <v>2039.78</v>
       </c>
       <c r="J9" s="20">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:10" ht="15.4" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="19" t="s">
         <v>14</v>
       </c>
       <c r="B10" s="19"/>
       <c r="C10" s="19" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="20">
         <v>3035.33</v>
       </c>
       <c r="E10" s="20">
         <v>0</v>
       </c>
       <c r="F10" s="20">
         <v>0</v>
       </c>
       <c r="G10" s="20">
         <v>2976.16</v>
       </c>